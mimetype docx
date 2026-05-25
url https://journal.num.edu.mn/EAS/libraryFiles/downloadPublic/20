--- v0 (2026-04-24)
+++ v1 (2026-05-25)
@@ -1,3138 +1,2884 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00820FD1" w:rsidRPr="006C2C0F" w:rsidRDefault="00F67DC9" w:rsidP="00F67DC9">
+    <w:p w14:paraId="4CD9A69B" w14:textId="1289D8F9" w:rsidR="00820FD1" w:rsidRPr="008D5127" w:rsidRDefault="00F67DC9" w:rsidP="00B14E69">
       <w:pPr>
         <w:pStyle w:val="article-info"/>
+        <w:spacing w:before="240"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...61 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mongolian Journal of Engineering and Applied Science</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1E8C">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00FB1E8C" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00050B51" w:rsidRPr="006C2C0F">
+      <w:r w:rsidR="00050B51" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A818B3" w:rsidRPr="006C2C0F">
+      <w:r w:rsidR="00A818B3" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>YYYY</w:t>
       </w:r>
-      <w:r w:rsidR="00050B51" w:rsidRPr="006C2C0F">
+      <w:r w:rsidR="00050B51" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A818B3" w:rsidRPr="006C2C0F">
+      <w:r w:rsidR="00A818B3" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 0</w:t>
       </w:r>
-      <w:r w:rsidR="00050B51" w:rsidRPr="006C2C0F">
+      <w:r w:rsidR="00050B51" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00A818B3" w:rsidRPr="006C2C0F">
+      <w:r w:rsidR="00A818B3" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00935C57" w:rsidRPr="006C2C0F" w:rsidRDefault="005E41BA" w:rsidP="00F67DC9">
-[...47 lines deleted...]
-    <w:p w:rsidR="00935C57" w:rsidRDefault="00935C57">
+    <w:p w14:paraId="7FA065C4" w14:textId="77777777" w:rsidR="00935C57" w:rsidRPr="008D5127" w:rsidRDefault="00935C57">
       <w:pPr>
         <w:pStyle w:val="AbstractHead"/>
         <w:spacing w:line="14" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="216" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F67DC9" w:rsidTr="00F137B5">
+      <w:tr w:rsidR="00F67DC9" w:rsidRPr="008D5127" w14:paraId="76559850" w14:textId="77777777" w:rsidTr="00F137B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF1A83" w:rsidRPr="00F362A7" w:rsidRDefault="00DF1A83" w:rsidP="00DF1A83">
+          <w:p w14:paraId="476D1FEA" w14:textId="77777777" w:rsidR="00DF1A83" w:rsidRPr="008D5127" w:rsidRDefault="00DF1A83" w:rsidP="00DF1A83">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Section</w:t>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Subject Section</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC64E3" w:rsidRPr="001D632A" w:rsidRDefault="00CC64E3" w:rsidP="00435193">
+          <w:p w14:paraId="406E3CD5" w14:textId="65188104" w:rsidR="00CC64E3" w:rsidRPr="008D5127" w:rsidRDefault="00CC64E3" w:rsidP="00435193">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="mn-MN" w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00435193">
-[...16 lines deleted...]
-              <w:t>Гарчиг</w:t>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Manuscript Title</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC64E3" w:rsidRPr="00F362A7" w:rsidRDefault="00CC64E3" w:rsidP="00513FFC">
+          <w:p w14:paraId="602095A3" w14:textId="4EC52EC4" w:rsidR="00CC64E3" w:rsidRPr="008D5127" w:rsidRDefault="00960448" w:rsidP="00513FFC">
             <w:pPr>
               <w:pStyle w:val="Author-Group"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F362A7">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00F362A7">
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>First author’s first and last name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5127">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Co-author’s first and last name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">2, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC64E3" w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00801742" w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC64E3" w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">responding </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>author’s first and last name</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC64E3" w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1,*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30CB51E5" wp14:editId="03117EDC">
+                  <wp:extent cx="152400" cy="152400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Picture 1" descr="https://info.orcid.org/wp-content/uploads/2020/12/ORCIDiD_icon16x16.png"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="https://info.orcid.org/wp-content/uploads/2020/12/ORCIDiD_icon16x16.png"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="152400" cy="152400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC64E3" w:rsidRPr="00D65C51" w:rsidRDefault="00CC64E3" w:rsidP="00513FFC">
+          <w:p w14:paraId="4F257C13" w14:textId="77777777" w:rsidR="005A5A29" w:rsidRDefault="00CC64E3" w:rsidP="00513FFC">
             <w:pPr>
               <w:pStyle w:val="Author-Affiliation"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D65C51">
-              <w:rPr>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D65C51">
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t xml:space="preserve">Department of XXXXXXX, Address XXXX etc., </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D65C51">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="5D197B62" w14:textId="1AA1E045" w:rsidR="00CC64E3" w:rsidRPr="008D5127" w:rsidRDefault="00CC64E3" w:rsidP="00513FFC">
+            <w:pPr>
+              <w:pStyle w:val="Author-Affiliation"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D65C51">
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Department of XXXXXXX, Address XXXX etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D568C" w:rsidRDefault="007D568C" w:rsidP="007D568C">
+          <w:p w14:paraId="359F5165" w14:textId="77777777" w:rsidR="007D568C" w:rsidRPr="008D5127" w:rsidRDefault="007D568C" w:rsidP="007D568C">
             <w:pPr>
               <w:pStyle w:val="History-Dates"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="mn-MN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007D568C" w:rsidRDefault="007D568C" w:rsidP="007D568C">
+          <w:p w14:paraId="3C024DA8" w14:textId="349655EA" w:rsidR="007D568C" w:rsidRPr="008D5127" w:rsidRDefault="007D568C" w:rsidP="007D568C">
             <w:pPr>
               <w:pStyle w:val="History-Dates"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B3D09">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Received on XXXXX;</w:t>
+            </w:r>
+            <w:r w:rsidR="0011734E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">evised on XXXXX; </w:t>
+            </w:r>
+            <w:r w:rsidR="0011734E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ccepted on XXXXX </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC64E3" w:rsidRPr="00D65C51" w:rsidRDefault="00CC64E3" w:rsidP="002F4CA8">
+          <w:p w14:paraId="634B92A5" w14:textId="2C34B216" w:rsidR="00B14E69" w:rsidRPr="008D5127" w:rsidRDefault="00B14E69" w:rsidP="00B14E69">
             <w:pPr>
-              <w:pStyle w:val="corrs-au"/>
+              <w:pStyle w:val="Affiliation"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D65C51">
-[...10 lines deleted...]
-              <w:t>To whom correspondence should be addressed.</w:t>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>*Correspond</w:t>
+            </w:r>
+            <w:r w:rsidR="000D0ED0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> author. Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="008D5127">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>emailaddress@email.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [10pt],</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC64E3" w:rsidRPr="001D632A" w:rsidRDefault="00CC64E3" w:rsidP="00A5432A">
+          <w:p w14:paraId="6545B65B" w14:textId="6FCF194D" w:rsidR="00B14E69" w:rsidRPr="008D5127" w:rsidRDefault="00B14E69" w:rsidP="00B14E69">
+            <w:pPr>
+              <w:pStyle w:val="Affiliation"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORCID: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="008D5127">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>0000-0002-1825-0097</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="3E71A8E9" w14:textId="77777777" w:rsidR="00B14E69" w:rsidRPr="008D5127" w:rsidRDefault="00B14E69" w:rsidP="00B14E69">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61C8F154" w14:textId="1AE77A27" w:rsidR="00CC64E3" w:rsidRPr="008D5127" w:rsidRDefault="00CC64E3" w:rsidP="00A5432A">
             <w:pPr>
               <w:pStyle w:val="Abstract-Head"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="mn-MN" w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4341F">
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
-            <w:r w:rsidR="001D632A">
-[...11 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00CC64E3" w:rsidRDefault="003A4127" w:rsidP="00A5432A">
+          <w:p w14:paraId="57517CF0" w14:textId="77777777" w:rsidR="007C5772" w:rsidRPr="008D5127" w:rsidRDefault="007C5772" w:rsidP="00A5432A">
             <w:pPr>
               <w:pStyle w:val="Abstract-Text"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-IN"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D665A4">
-[...13 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="003A4127" w:rsidRDefault="003A4127" w:rsidP="00A5432A">
+          <w:p w14:paraId="7930465D" w14:textId="1A21CA4A" w:rsidR="007C5772" w:rsidRPr="008D5127" w:rsidRDefault="00DF23C7" w:rsidP="00A5432A">
             <w:pPr>
               <w:pStyle w:val="Abstract-Text"/>
               <w:rPr>
-                <w:lang w:val="en-GB" w:eastAsia="en-IN"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="mn-MN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004768E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="AdvPS2AA1" w:hAnsi="AdvPS2AA1" w:cs="AdvPS2AA1"/>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="en-GB" w:eastAsia="en-IN"/>
-[...38 lines deleted...]
-              <w:t xml:space="preserve">example@example.org </w:t>
+              </w:rPr>
+              <w:t>Keywords:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Keywords are your own designated keywords separated by commas (“,”). Keyword 1, Keyword 2, Keyword 3, Keyword 4</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4127" w:rsidRPr="005D0F62" w:rsidRDefault="003A4127" w:rsidP="00A5432A">
-[...142 lines deleted...]
-          <w:p w:rsidR="007C5772" w:rsidRPr="007C5772" w:rsidRDefault="007C5772" w:rsidP="007D568C">
+          <w:p w14:paraId="4C085299" w14:textId="77777777" w:rsidR="007C5772" w:rsidRPr="008D5127" w:rsidRDefault="007C5772" w:rsidP="007D568C">
             <w:pPr>
               <w:pStyle w:val="History-Dates"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002C783E" w:rsidRDefault="002C783E">
+    <w:p w14:paraId="4CC12202" w14:textId="77777777" w:rsidR="002C783E" w:rsidRPr="008D5127" w:rsidRDefault="002C783E">
       <w:pPr>
         <w:pStyle w:val="AbstractHead"/>
         <w:spacing w:line="14" w:lineRule="exact"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00400C63" w:rsidRDefault="00400C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284284C3" w14:textId="77777777" w:rsidR="00400C63" w:rsidRPr="008D5127" w:rsidRDefault="00400C63">
       <w:pPr>
         <w:pStyle w:val="AbstractHead"/>
         <w:spacing w:line="14" w:lineRule="exact"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="0019362B" w:rsidRDefault="0019362B" w:rsidP="001A0125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AEC051C" w14:textId="77777777" w:rsidR="0019362B" w:rsidRPr="008D5127" w:rsidRDefault="0019362B" w:rsidP="001A0125">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:sectPr w:rsidR="0019362B" w:rsidSect="0019362B">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0019362B" w:rsidRPr="008D5127" w:rsidSect="0019362B">
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15826" w:code="1"/>
           <w:pgMar w:top="1267" w:right="1382" w:bottom="1267" w:left="1094" w:header="706" w:footer="835" w:gutter="0"/>
           <w:cols w:space="360"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00F4766C" w:rsidRDefault="00952599" w:rsidP="001A0125">
+    <w:p w14:paraId="6B8CB599" w14:textId="10B7B357" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00952599" w:rsidP="001A0125">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101F91CA" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="004E0596">
+      <w:pPr>
+        <w:pStyle w:val="para-first"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2628B8BE" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="004E0596">
+      <w:pPr>
+        <w:pStyle w:val="para1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick bro</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3330" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wn fox jumps over the lazy dog. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3330" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03441A02" w14:textId="1AEF9D6E" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00167817" w:rsidP="001A0125">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="mn-MN" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Materials </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A30" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F4766C">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00F4766C" w:rsidRDefault="00D83B8A" w:rsidP="004E0596">
+      <w:r w:rsidR="005A5A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A66F0E" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="004E0596">
       <w:pPr>
         <w:pStyle w:val="para-first"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00F4766C" w:rsidRDefault="00D83B8A" w:rsidP="004E0596">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FF4C00" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="004E0596">
       <w:pPr>
         <w:pStyle w:val="para1"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="00D83B8A" w:rsidRDefault="00167817" w:rsidP="001A0125">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7213534B" w14:textId="06E93153" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00EF5D71" w:rsidP="001A0125">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...66 lines deleted...]
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="004E13A5" w:rsidRDefault="00D83B8A" w:rsidP="004E0596">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83B8A" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esults</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A30" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6F6665" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="004E0596">
       <w:pPr>
         <w:pStyle w:val="para-first"/>
-      </w:pPr>
-[...36 lines deleted...]
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="004E13A5" w:rsidRDefault="00D83B8A" w:rsidP="004E0596">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB81E29" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="00A7074F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:t>Data Structure This is Heading 2 style this is heading 2 style</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0869F333" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="004E0596">
       <w:pPr>
         <w:pStyle w:val="para-first"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E13A5">
-[...25 lines deleted...]
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A" w:rsidP="004E0596">
+      <w:r w:rsidRPr="008D5127">
+        <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:t xml:space="preserve">jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A39902" w14:textId="77777777" w:rsidR="008A13D5" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="002D3B6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5837" w:rsidRPr="008D5127">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB08E4" w:rsidRPr="008D5127">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:t>This is heading 3 style</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1631C562" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="009D0B6E">
       <w:pPr>
         <w:pStyle w:val="para-first"/>
-      </w:pPr>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00473EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A" w:rsidP="00341B9C">
+    <w:p w14:paraId="0E6E0A69" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="00341B9C">
       <w:pPr>
         <w:pStyle w:val="NumberedListfirst"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="562" w:hanging="389"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00274D6E" w:rsidRPr="00473EDA" w:rsidRDefault="00274D6E" w:rsidP="00274D6E">
+    <w:p w14:paraId="2E920E66" w14:textId="77777777" w:rsidR="00274D6E" w:rsidRPr="008D5127" w:rsidRDefault="00274D6E" w:rsidP="00274D6E">
       <w:pPr>
         <w:pStyle w:val="NumberedListfirst"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="567" w:hanging="391"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002000FF" w:rsidRPr="00473EDA" w:rsidRDefault="002000FF">
+    <w:p w14:paraId="343F37FF" w14:textId="77777777" w:rsidR="002000FF" w:rsidRPr="008D5127" w:rsidRDefault="002000FF">
       <w:pPr>
         <w:pStyle w:val="NumberedList"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="7853FC69" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="NumberedList"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="490752FD" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="NumberedList"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A" w:rsidP="00341B9C">
+    <w:p w14:paraId="39077DB7" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="00341B9C">
       <w:pPr>
         <w:pStyle w:val="NumberedListlast"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="562" w:hanging="389"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="6F6EAC18" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="ParaNoInd"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A" w:rsidP="00341B9C">
+    <w:p w14:paraId="03CD1407" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="00341B9C">
       <w:pPr>
         <w:pStyle w:val="BulletedListfirst"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="375" w:hanging="202"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="6D85F508" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="47161F5A" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="36BDABD1" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A" w:rsidP="00341B9C">
+    <w:p w14:paraId="25754EE3" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="00341B9C">
       <w:pPr>
         <w:pStyle w:val="BulletedListlast"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="375" w:hanging="202"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="20602BC4" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="ParaNoInd"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A" w:rsidP="00A7074F">
+    <w:p w14:paraId="247BB4C1" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="00A7074F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00473EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Unnumbered list style</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="38D20C95" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="ParaNoInd"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A" w:rsidP="00341B9C">
+    <w:p w14:paraId="6D397A01" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="00341B9C">
       <w:pPr>
         <w:pStyle w:val="UnnumberedListfirst"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="403" w:hanging="403"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="510A7C50" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="UnnumberedList"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="1A4FDDF5" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="UnnumberedList"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="0502D221" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="UnnumberedList"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A" w:rsidP="00341B9C">
+    <w:p w14:paraId="5843F276" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="00341B9C">
       <w:pPr>
         <w:pStyle w:val="UnnumberedListlast"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="403" w:hanging="403"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="41B974BB" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="EquationDisplay"/>
         <w:spacing w:before="140" w:after="140"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EC5ED4">
+      <w:r w:rsidRPr="008D5127">
         <w:rPr>
           <w:position w:val="-24"/>
-        </w:rPr>
-        <w:object w:dxaOrig="1380" w:dyaOrig="560">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1380" w:dyaOrig="560" w14:anchorId="60C682C8">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:69pt;height:27.75pt" o:ole="">
-            <v:imagedata r:id="rId15" o:title=""/>
+            <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1670433090" r:id="rId16"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1839412540" r:id="rId14"/>
         </w:object>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00473EDA" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="02BFF7F0" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="ParaNoInd"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog</w:t>
       </w:r>
-      <w:r w:rsidR="00887143" w:rsidRPr="00473EDA">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00887143" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00473EDA">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00BE5EE2" w:rsidRDefault="001629A4" w:rsidP="00341B9C">
+    <w:p w14:paraId="1997690A" w14:textId="0179062E" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="001629A4" w:rsidP="00341B9C">
       <w:pPr>
         <w:pStyle w:val="FigureCaption"/>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3A941F4E" wp14:editId="5F81B559">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>30480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>59055</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2906395" cy="1949450"/>
                 <wp:effectExtent l="10795" t="5715" r="6985" b="6985"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="3" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2906395" cy="1949450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00DD38F7" w:rsidRDefault="00DD38F7"/>
+                          <w:p w14:paraId="188C3193" w14:textId="77777777" w:rsidR="00DD38F7" w:rsidRDefault="00DD38F7"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="3A941F4E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.4pt;margin-top:4.65pt;width:228.85pt;height:153.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9M83oeQIAAAAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1vmzAUfZ+0/2D5PQVSmiWopOpCMk3q&#10;PqR2P8CxTbBmbM92Al21/75rE9J0fZmm8QAXfH18zr3ncn3TtxIduHVCqxJnFylGXFHNhNqV+NvD&#10;ZjLHyHmiGJFa8RI/codvlm/fXHem4FPdaMm4RQCiXNGZEjfemyJJHG14S9yFNlzBYq1tSzy82l3C&#10;LOkAvZXJNE1nSactM1ZT7hx8rYZFvIz4dc2p/1LXjnskSwzcfLzbeN+Ge7K8JsXOEtMIeqRB/oFF&#10;S4SCQ09QFfEE7a14BdUKarXTtb+guk10XQvKowZQk6V/qLlviOFRCxTHmVOZ3P+DpZ8PXy0SrMSX&#10;GCnSQoseeO/Re92jaahOZ1wBSfcG0nwPn6HLUakzd5p+d0jpVUPUjt9aq7uGEwbssrAzOds64LgA&#10;su0+aQbHkL3XEaivbRtKB8VAgA5dejx1JlCh8HG6SGeXiyuMKKxli3yRX8XeJaQYtxvr/AeuWxSC&#10;EltofYQnhzvnAx1SjCnhNKU3QsrYfqlQB/qzd1eDMC0FC4shzdnddiUtOpBgoHhFbbByntYKDzaW&#10;oi3x/JREilCOtWLxFE+EHGJgIlUAB3XA7RgNdnlapIv1fD3PJ/l0tp7kaVVNbjerfDLbAL/qslqt&#10;quxX4JnlRSMY4ypQHa2b5X9njeMQDaY7mfeFpBfKN/F6rTx5SSNWGVSNz6gu+iC0fjCB77c9FCSY&#10;Y6vZIzjC6mEs4TcCQaPtT4w6GMkSux97YjlG8qMCV4X5HQM7BtsxIIrC1hJ7jIZw5Yc53xsrdg0g&#10;D75V+hacV4voiWcWR7/CmEXyx19CmOPz95j1/ONa/gYAAP//AwBQSwMEFAAGAAgAAAAhAGzmPAXa&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMzkFOwzAQBdA9EnewBokdddoEC0ImFVTANmrhANPY&#10;TSLicWQ7bbg9ZgXL0R/9/6rtYkdxNj4MjhHWqwyE4dbpgTuEz4+3uwcQIRJrGh0bhG8TYFtfX1VU&#10;anfhvTkfYidSCYeSEPoYp1LK0PbGUli5yXDKTs5biun0ndSeLqncjnKTZUpaGjgt9DSZXW/ar8Ns&#10;EXa6UX6W/rVrXk5F4/bvpHKLeHuzPD+BiGaJf8/wy090qJPp6GbWQYwIRYJHhMccREoLtbkHcUTI&#10;1yoHWVfyv7/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP0zzeh5AgAAAAUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGzmPAXaAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" o:allowoverlap="f" filled="f" strokeweight=".25pt">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.4pt;margin-top:4.65pt;width:228.85pt;height:153.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCp2xYjHgIAABgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817KdOI0Fy0HqNEWB&#10;9AEk/QCKoiyiJJdd0pbSr8+Ssh2jvRXVgVhxl8PZmeXqZrCG7RUGDa7is8mUM+UkNNptK/7j6f7d&#10;NWchCtcIA05V/FkFfrN++2bV+1LNoQPTKGQE4kLZ+4p3MfqyKILslBVhAl45SraAVkT6xW3RoOgJ&#10;3ZpiPp1eFT1g4xGkCoF278YkX2f8tlUyfmvboCIzFSduMa+Y1zqtxXolyi0K32l5oCH+gYUV2tGl&#10;J6g7EQXbof4LymqJEKCNEwm2gLbVUuUeqJvZ9I9uHjvhVe6FxAn+JFP4f7Dy6/47Mt1U/IIzJyxZ&#10;9KSGyD7AwOZJnd6HkooePZXFgbbJ5dxp8A8gfwbmYNMJt1W3iNB3SjTEbpZOFmdHR5yQQOr+CzR0&#10;jdhFyEBDizZJR2IwQieXnk/OJCqSNufL6dXFcsGZpNxsebm8XGTvClEej3sM8ZMCy1JQcSTrM7zY&#10;P4SY6IjyWJJuc3Cvjcn2G8d66n/2fjE2BkY3KZnKAm7rjUG2F2mA8pd7o8x5mdWRxthoW/HrU5Eo&#10;kxwfXZNviUKbMSYmxh30SZKM4sShHqgwiVZD80xKIYzjSs+Lgg7wN2c9jWrFw6+dQMWZ+exI7TTX&#10;xwCPQX0MhJN0tOKRszHcxHH+dx71tiPk0U8Ht+RIq7NWrywOPGn8soSHp5Lm+/w/V70+6PULAAAA&#10;//8DAFBLAwQUAAYACAAAACEAbOY8BdoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEzOQU7DMBAF&#10;0D0Sd7AGiR112gQLQiYVVMA2auEA09hNIuJxZDttuD1mBcvRH/3/qu1iR3E2PgyOEdarDITh1umB&#10;O4TPj7e7BxAhEmsaHRuEbxNgW19fVVRqd+G9OR9iJ1IJh5IQ+hinUsrQ9sZSWLnJcMpOzluK6fSd&#10;1J4uqdyOcpNlSloaOC30NJldb9qvw2wRdrpRfpb+tWteTkXj9u+kcot4e7M8P4GIZol/z/DLT3So&#10;k+noZtZBjAhFgkeExxxESgu1uQdxRMjXKgdZV/K/v/4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAqdsWIx4CAAAYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAbOY8BdoAAAAHAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowoverlap="f" filled="f" strokeweight=".25pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="00DD38F7" w:rsidRDefault="00DD38F7"/>
+                    <w:p w14:paraId="188C3193" w14:textId="77777777" w:rsidR="00DD38F7" w:rsidRDefault="00DD38F7"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D83B8A" w:rsidRPr="00BE5EE2">
+      <w:r w:rsidR="00D83B8A" w:rsidRPr="008D5127">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="13"/>
-[...6 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Fig. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008F225E" w:rsidRPr="008D5127">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="mn-MN" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F225E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83B8A" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relation between τ and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83B8A" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83B8A" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83B8A" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This example has only two continuous Steppers, S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83B8A" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83B8A" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83B8A" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83B8A" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A5569C" w14:textId="77777777" w:rsidR="0001213C" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="0001213C">
+      <w:pPr>
+        <w:pStyle w:val="ParaNoInd"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The quick brown fox jumps over the lazy dog.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5509" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
+      </w:r>
+      <w:r w:rsidR="0001213C" w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F8956F" w14:textId="77777777" w:rsidR="00CD1067" w:rsidRPr="008D5127" w:rsidRDefault="00CD1067" w:rsidP="00CD1067">
+      <w:pPr>
+        <w:pStyle w:val="ParaNoInd"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="mn-MN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78899957" w14:textId="77777777" w:rsidR="00EF02FD" w:rsidRPr="008D5127" w:rsidRDefault="00EF02FD" w:rsidP="00CD1067">
+      <w:pPr>
+        <w:pStyle w:val="ParaNoInd"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="mn-MN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D1302F4" w14:textId="77777777" w:rsidR="00EF02FD" w:rsidRPr="008D5127" w:rsidRDefault="00EF02FD" w:rsidP="00CD1067">
+      <w:pPr>
+        <w:pStyle w:val="ParaNoInd"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="mn-MN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D65060F" w14:textId="0A45A0C7" w:rsidR="00EF02FD" w:rsidRPr="008D5127" w:rsidRDefault="00EF02FD" w:rsidP="00EF02FD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conclusions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A648DD" w14:textId="77777777" w:rsidR="00CD1067" w:rsidRPr="008D5127" w:rsidRDefault="00CD1067" w:rsidP="00CD1067">
+      <w:pPr>
+        <w:pStyle w:val="ParaNoInd"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614610D6" w14:textId="1731DE66" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A" w:rsidP="00E45603">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+        <w:spacing w:before="360"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="13"/>
-[...260 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00452614" w:rsidRPr="008D5127">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00452614">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76ECA" w:rsidRPr="008D5127">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="mn-MN" w:eastAsia="ja-JP"/>
-[...29 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
           <w:lang w:val="mn-MN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Benchmark results of the cascade oscillators model</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="688"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="414"/>
+        <w:gridCol w:w="633"/>
+        <w:gridCol w:w="1687"/>
+        <w:gridCol w:w="780"/>
+        <w:gridCol w:w="1113"/>
+        <w:gridCol w:w="489"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D83B8A">
+      <w:tr w:rsidR="00D83B8A" w:rsidRPr="008D5127" w14:paraId="41DD0BDD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="5800D7AE" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="TableColumnhead"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>|S|</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="335F044E" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="TableColumnhead"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Predicted cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="5F34F2DC" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="TableColumnhead"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Timing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="0D55C98D" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="TableColumnhead"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Predicted speed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="2F21E1B8" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="TableColumnhead"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Speed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D83B8A">
+      <w:tr w:rsidR="00D83B8A" w:rsidRPr="008D5127" w14:paraId="0DF28CDD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="581CE3B7" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebodyfirst"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">  1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="6758D9CA" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebodyfirst"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>S219.20(100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="56A81351" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebodyfirst"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>68m43s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="08F9EAB6" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebodyfirst"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="76AE0B40" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebodyfirst"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D83B8A">
+      <w:tr w:rsidR="00D83B8A" w:rsidRPr="008D5127" w14:paraId="7B0C28B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="2D12C271" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">  2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="43BA3FD1" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>.10+2</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>.10(~50%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="5B2F1BCD" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>35m13s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="394A705F" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="77C5D1BD" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D83B8A">
+      <w:tr w:rsidR="00D83B8A" w:rsidRPr="008D5127" w14:paraId="751B4248" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="1C829B12" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">  4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="5983C9FE" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>.20(100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="2FE907EA" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>68m43s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="19E17267" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="78EE9D73" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D83B8A">
+      <w:tr w:rsidR="00D83B8A" w:rsidRPr="008D5127" w14:paraId="1E0BC97A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="31CAA796" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="468C00D4" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>.10+2</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>.10(~50%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="0408AEF8" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>35m13s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="5C2D0D6D" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="4768E451" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D83B8A">
+      <w:tr w:rsidR="00D83B8A" w:rsidRPr="008D5127" w14:paraId="1CEA87B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="453CFCD3" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebodylast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="4FBC0AA3" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebodylast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>.20(100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="7BF0DCD6" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebodylast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>68m43s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="625504D6" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebodylast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+          <w:p w14:paraId="72A772C3" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
             <w:pPr>
               <w:pStyle w:val="Tablebodylast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D5127">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>9.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="6C647E05" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="Tablefootnote"/>
         <w:spacing w:after="140"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>This is table foot note sample text This is table foot note sample text This is table foot note sample text</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00366351" w:rsidRDefault="00D83B8A">
+    <w:p w14:paraId="66437528" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="ParaNoInd"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A5509" w:rsidRPr="00EF02FD" w:rsidRDefault="00643190" w:rsidP="001A0125">
+    <w:p w14:paraId="44F27CBD" w14:textId="6953AFD6" w:rsidR="001A5509" w:rsidRPr="00AA486E" w:rsidRDefault="00643190" w:rsidP="001A0125">
       <w:pPr>
         <w:pStyle w:val="AckHead"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="mn-MN" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AA486E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="001A5509">
+      <w:r w:rsidR="001A5509" w:rsidRPr="00AA486E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>cknowledgements</w:t>
       </w:r>
-      <w:r w:rsidR="00EF02FD">
-[...13 lines deleted...]
-    <w:p w:rsidR="00D83B8A" w:rsidRDefault="00D83B8A">
+    </w:p>
+    <w:p w14:paraId="25A82625" w14:textId="77777777" w:rsidR="00D83B8A" w:rsidRPr="008D5127" w:rsidRDefault="00D83B8A">
       <w:pPr>
         <w:pStyle w:val="AckText"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...6 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy dog.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F67DC9" w:rsidRDefault="00F67DC9">
+    <w:p w14:paraId="3ECC17DB" w14:textId="77777777" w:rsidR="00F67DC9" w:rsidRPr="008D5127" w:rsidRDefault="00F67DC9">
       <w:pPr>
         <w:pStyle w:val="AckText"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001629A4" w:rsidRPr="00EF02FD" w:rsidRDefault="001629A4" w:rsidP="001629A4">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36BC122A" w14:textId="7493F69F" w:rsidR="001629A4" w:rsidRPr="00AA486E" w:rsidRDefault="001629A4" w:rsidP="001629A4">
       <w:pPr>
         <w:pStyle w:val="AckText"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:color w:val="222222"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="mn-MN" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001629A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+      <w:r w:rsidRPr="00AA486E">
+        <w:rPr>
           <w:b/>
           <w:color w:val="222222"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author Contributions</w:t>
       </w:r>
-      <w:r w:rsidR="00EF02FD">
-[...2 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="6811946C" w14:textId="77777777" w:rsidR="00F67DC9" w:rsidRPr="008D5127" w:rsidRDefault="00F67DC9">
+      <w:pPr>
+        <w:pStyle w:val="AckText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">T.S., K.F., O.A and N.H. designed the fieldwork and analyses for water chemistry, sequential extraction and XRD. T.S., K.F., O.A., A.A. and D.D. took samples and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>field measurements. Y.T. performed XAFS analysis. T.S., A.A. and G.B. conducted analyses for water chemistry, sequential extraction, and XRD. T.S. and K.F. wrote the paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0577D1CC" w14:textId="3A0B7DB6" w:rsidR="00366351" w:rsidRPr="00AA486E" w:rsidRDefault="00CD55D8" w:rsidP="001A0125">
+      <w:pPr>
+        <w:pStyle w:val="RefHead"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="mn-MN" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Зохиогчийн оролцоо</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F67DC9" w:rsidRPr="00F67DC9" w:rsidRDefault="00F67DC9">
+      </w:pPr>
+      <w:r w:rsidRPr="00AA486E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B83B6D" w14:textId="77777777" w:rsidR="00CD55D8" w:rsidRPr="008D5127" w:rsidRDefault="00793C1E" w:rsidP="00CD55D8">
       <w:pPr>
         <w:pStyle w:val="AckText"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00366351" w:rsidRPr="00EF02FD" w:rsidRDefault="00CD55D8" w:rsidP="001A0125">
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IN"/>
+        </w:rPr>
+        <w:t>This work has been supported by the …..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CCA6E8" w14:textId="77777777" w:rsidR="005806E7" w:rsidRPr="008D5127" w:rsidRDefault="005806E7" w:rsidP="00CD55D8">
+      <w:pPr>
+        <w:pStyle w:val="AckText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442BD1BF" w14:textId="39FEAE79" w:rsidR="005806E7" w:rsidRPr="00AA486E" w:rsidRDefault="00EF02FD" w:rsidP="00EF02FD">
       <w:pPr>
         <w:pStyle w:val="RefHead"/>
         <w:rPr>
-          <w:caps/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="mn-MN" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00366351">
-[...10 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AA486E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conflict of Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601A6074" w14:textId="44A1F6C8" w:rsidR="00D83B8A" w:rsidRPr="00AA486E" w:rsidRDefault="00366351" w:rsidP="001A0125">
+      <w:pPr>
+        <w:pStyle w:val="RefHead"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="mn-MN" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Санхүүжилт</w:t>
-[...65 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA486E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>References</w:t>
       </w:r>
-      <w:r w:rsidR="00EF02FD">
-[...13 lines deleted...]
-    <w:p w:rsidR="00D83B8A" w:rsidRPr="00366351" w:rsidRDefault="00D83B8A">
+    </w:p>
+    <w:p w14:paraId="0885984C" w14:textId="77777777" w:rsidR="00887CED" w:rsidRPr="008D5127" w:rsidRDefault="00887CED" w:rsidP="00887CED">
+      <w:pPr>
+        <w:pStyle w:val="Para"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The required format for references is as follows. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08304559" w14:textId="77777777" w:rsidR="00887CED" w:rsidRPr="008D5127" w:rsidRDefault="00887CED" w:rsidP="00887CED">
+      <w:pPr>
+        <w:pStyle w:val="Referenceitem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X. Xie and M. Mirmehdi, RAGS: Region-Aided Geometric Snake, IEEE Transactions on Image Processing, 13 (2004), pp. 640-652. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="008D5127">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1145/800057.808665</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE1217A" w14:textId="77777777" w:rsidR="00887CED" w:rsidRPr="008D5127" w:rsidRDefault="00887CED" w:rsidP="00887CED">
+      <w:pPr>
+        <w:pStyle w:val="Referenceitem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K. Kunisch and E. W. Sachs, Reduced SQP methods for parameter identification problems, SIAM J. Numer. Anal., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1992), pp. 1793–1820. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="008D5127">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1145/800057.808665</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5DCE1D5C" w14:textId="77777777" w:rsidR="00887CED" w:rsidRPr="008D5127" w:rsidRDefault="00887CED" w:rsidP="00887CED">
+      <w:pPr>
+        <w:pStyle w:val="Referenceitem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. De Menech, Modeling of droplet breakup in a microfluidic t-shaped junction with a phase-field model, Phys. Rev. E, 73 (2006), pp. 031505. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="008D5127">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1145/800057.808665</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47493CAC" w14:textId="77777777" w:rsidR="00887CED" w:rsidRPr="008D5127" w:rsidRDefault="00887CED" w:rsidP="00887CED">
+      <w:pPr>
+        <w:pStyle w:val="Referenceitem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5127">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. Gil and P. Radeva, Curvature vector flow to assure convergent deformable models for shape modeling, Lecture Notes in Computer Science, Springer Verlag, Proceedings of EMMCVPR, Lisbon, Portugal 2003. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347E8127" w14:textId="7B51B47A" w:rsidR="00B7282B" w:rsidRPr="008D5127" w:rsidRDefault="00B7282B" w:rsidP="00887CED">
       <w:pPr>
         <w:pStyle w:val="RefText"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-[...343 lines deleted...]
-    <w:sectPr w:rsidR="00B7282B" w:rsidSect="0019362B">
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B7282B" w:rsidRPr="008D5127" w:rsidSect="0019362B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15826" w:code="1"/>
       <w:pgMar w:top="1267" w:right="1382" w:bottom="1267" w:left="1094" w:header="706" w:footer="835" w:gutter="0"/>
       <w:cols w:num="2" w:space="360"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B7392" w:rsidRDefault="007B7392">
+    <w:p w14:paraId="1086C881" w14:textId="77777777" w:rsidR="00E627FC" w:rsidRDefault="00E627FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B7392" w:rsidRDefault="007B7392">
+    <w:p w14:paraId="6D110CA0" w14:textId="77777777" w:rsidR="00E627FC" w:rsidRDefault="00E627FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica-Light">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="AdvPS2AA1">
-[...17 lines deleted...]
-  <w:font w:name="AdvPSSAB-R">
+  <w:font w:name="Minion Pro">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B7392" w:rsidRDefault="007B7392">
+    <w:p w14:paraId="3AB3D2BA" w14:textId="77777777" w:rsidR="00E627FC" w:rsidRDefault="00E627FC">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B7392" w:rsidRDefault="007B7392">
+    <w:p w14:paraId="086FE929" w14:textId="77777777" w:rsidR="00E627FC" w:rsidRDefault="00E627FC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="007B7392" w:rsidRDefault="007B7392">
+    <w:p w14:paraId="53E64BAC" w14:textId="77777777" w:rsidR="00E627FC" w:rsidRDefault="00E627FC">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:spacing w:line="14" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00DD38F7" w:rsidRDefault="001629A4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0EB47EF7" w14:textId="03E70F05" w:rsidR="00DD38F7" w:rsidRDefault="001629A4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="1E51108E" wp14:editId="26F4CDE9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>655320</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6400800" cy="0"/>
               <wp:effectExtent l="10795" t="7620" r="8255" b="11430"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Line 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6400800" cy="0"/>
                       </a:xfrm>
@@ -3149,100 +2895,80 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="44619ACC" id="Line 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,51.6pt" to="7in,51.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrybC2EgIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzf0yTdbOlGTVcoabkU&#10;qLTLD3Btp7FwbMt2m1aI/87YTQuFC0Lk4PjjzfObeePF86mX6MitE1pVOJ9kGHFFNRNqX+Evr+tk&#10;jpHzRDEiteIVPnOHn5dv3ywGU/Kp7rRk3CIgUa4cTIU7702Zpo52vCduog1XcNhq2xMPS7tPmSUD&#10;sPcynWbZLB20ZcZqyp2D3eZyiJeRv2059Z/b1nGPZIVBm4+jjeMujOlyQcq9JaYTdJRB/kFFT4SC&#10;S29UDfEEHaz4g6oX1GqnWz+huk912wrKYw6QTZ79ls1LRwyPuUBxnLmVyf0/WvrpuLVIsApPMVKk&#10;B4s2QnGUh8oMxpUAqNXWhtzoSb2YjaZfHVK67oja86jw9WwgLEakdyFh4Qzw74aPmgGGHLyOZTq1&#10;tg+UUAB0im6cb27wk0cUNmdFls0zMI1ez1JSXgONdf4D1z0KkwpL0ByJyXHjPEgH6BUS7lF6LaSM&#10;ZkuFBiB/eMxigNNSsHAYYM7ud7W06EhCu8Qv1AHI7mBWHxSLZB0nbDXOPRHyMge8VIEPUgE54+zS&#10;D9+esqfVfDUvkmI6WyVF1jTJ+3VdJLN1/u6xeWjqusm/B2l5UXaCMa6Cumtv5sXfeT++kktX3brz&#10;Vob0nj2mCGKv/yg6ehnsuzTCTrPz1oZqBFuhHSN4fDqh339dR9TPB778AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAs/776toAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU26Ullq&#10;00WEihcProvnbDPblk0mJck21V9vFgQ9zvceb96rt4s1bEYfRkcSipUAhtQ5PVIvYf/R3m2AhahI&#10;K+MIJXxhgG1zfVWrSrtE7zjvYs9yCIVKSRhinCrOQzegVWHlJqSsHZ23KubT91x7lXK4NXwtxAO3&#10;aqT8YVATPg/YnXZnK4GK+GlSimn23+VLWZTtq3hrpby9WZ4egUVc4p8ZLvVzdWhyp4M7kw7MSMhD&#10;Yqbifg3sIguxyejwi3hT8/8Lmh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAa8mwthIC&#10;AAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAs/77&#10;6toAAAAJAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" o:allowoverlap="f" strokeweight=".5pt">
+            <v:line w14:anchorId="652179AC" id="Line 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,51.6pt" to="7in,51.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmBsNBvgEAAGkDAAAOAAAAZHJzL2Uyb0RvYy54bWysk81uGyEQx++V8g6Ie7xrN42ildc5OE0u&#10;bmsp6QOMgd1FBQYB9q7fvgP+aNPequ4BMcx/fswHu3ycrGEHFaJG1/L5rOZMOYFSu77l39+ebx84&#10;iwmcBINOtfyoIn9c3XxYjr5RCxzQSBUYQVxsRt/yISXfVFUUg7IQZ+iVI2eHwUIiM/SVDDAS3Zpq&#10;Udf31YhB+oBCxUinTycnXxV+1ymRvnVdVImZllNuqayhrLu8VqslNH0AP2hxTgP+IQsL2tGlV9QT&#10;JGD7oP9CWS0CRuzSTKCtsOu0UKUGqmZe/1HN6wBelVqoOdFf2xT/H1Z8PWwD07LlC84cWBrRRjvF&#10;5rkzo48NCdZuG3JtYnKvfoPiR2QO1wO4XpUM346ewkpE9S4kG9ETfzd+QUka2CcsbZq6YDOSGsCm&#10;Mo3jdRpqSkzQ4f1dXT/UNDRx8VXQXAJ9iOlFoWV503JDORcwHDYxUeokvUjyPQ6ftTFl2MaxkeAf&#10;P9UlIKLRMjuzLIZ+tzaBHSA/l/LlPhDsnSzg3skCGxTIz+d9Am1Oe9IbR2GX+k+d3KE8bkPG5XOa&#10;ZwGf315+ML/bRfXrD1n9BAAA//8DAFBLAwQUAAYACAAAACEAs/776toAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU26Ullq00WEihcProvnbDPblk0mJck21V9vFgQ9zvce&#10;b96rt4s1bEYfRkcSipUAhtQ5PVIvYf/R3m2AhahIK+MIJXxhgG1zfVWrSrtE7zjvYs9yCIVKSRhi&#10;nCrOQzegVWHlJqSsHZ23KubT91x7lXK4NXwtxAO3aqT8YVATPg/YnXZnK4GK+GlSimn23+VLWZTt&#10;q3hrpby9WZ4egUVc4p8ZLvVzdWhyp4M7kw7MSMhDYqbifg3sIguxyejwi3hT8/8Lmh8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAZgbDQb4BAABpAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAs/776toAAAAJAQAADwAAAAAAAAAAAAAAAAAYBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" o:allowoverlap="f" strokeweight=".5pt">
               <w10:wrap anchory="page"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-      <w:t>et al.</w:t>
+    <w:r w:rsidR="000E0A75">
+      <w:t>First author et.al</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00DD38F7" w:rsidRPr="008E5030" w:rsidRDefault="00DD38F7" w:rsidP="008E5030">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2F6F44DF" w14:textId="77777777" w:rsidR="00DD38F7" w:rsidRPr="008E5030" w:rsidRDefault="00DD38F7" w:rsidP="008E5030">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Article short title</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A465944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D6082C0"/>
     <w:lvl w:ilvl="0" w:tplc="DE9A40B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="3.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4240,50 +3966,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="776F3744"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC72D4A6"/>
+    <w:lvl w:ilvl="0" w:tplc="F4D2E7A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77776D02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5627752"/>
     <w:lvl w:ilvl="0" w:tplc="7960FB9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="40090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4009001B" w:tentative="1">
@@ -4328,51 +4143,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8B3801"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DF0096DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="BHead"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
@@ -4493,307 +4308,334 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F67DC9"/>
     <w:rsid w:val="0001213C"/>
     <w:rsid w:val="00050B51"/>
     <w:rsid w:val="00063765"/>
     <w:rsid w:val="00083970"/>
     <w:rsid w:val="000B4D03"/>
+    <w:rsid w:val="000D0ED0"/>
+    <w:rsid w:val="000E0A75"/>
     <w:rsid w:val="000E7919"/>
     <w:rsid w:val="00112539"/>
+    <w:rsid w:val="0011734E"/>
     <w:rsid w:val="00120FBC"/>
     <w:rsid w:val="001629A4"/>
     <w:rsid w:val="00163472"/>
     <w:rsid w:val="00164CC5"/>
     <w:rsid w:val="00167817"/>
     <w:rsid w:val="00175E68"/>
     <w:rsid w:val="0019362B"/>
     <w:rsid w:val="001976C9"/>
     <w:rsid w:val="001A0125"/>
     <w:rsid w:val="001A5509"/>
     <w:rsid w:val="001C6AEE"/>
     <w:rsid w:val="001D632A"/>
+    <w:rsid w:val="001E70A5"/>
     <w:rsid w:val="002000FF"/>
     <w:rsid w:val="00274D6E"/>
     <w:rsid w:val="0028467B"/>
     <w:rsid w:val="002A2089"/>
     <w:rsid w:val="002A7209"/>
     <w:rsid w:val="002B75A3"/>
     <w:rsid w:val="002B75B0"/>
     <w:rsid w:val="002C783E"/>
     <w:rsid w:val="002D3B6B"/>
     <w:rsid w:val="002D5837"/>
     <w:rsid w:val="002D7AA3"/>
     <w:rsid w:val="002F4CA8"/>
     <w:rsid w:val="00303CB1"/>
     <w:rsid w:val="00341B9C"/>
     <w:rsid w:val="0034204F"/>
     <w:rsid w:val="00352804"/>
     <w:rsid w:val="0036343B"/>
     <w:rsid w:val="00366351"/>
     <w:rsid w:val="00386DA0"/>
     <w:rsid w:val="0039320E"/>
+    <w:rsid w:val="003A33AC"/>
     <w:rsid w:val="003A4127"/>
     <w:rsid w:val="003A4458"/>
     <w:rsid w:val="003B3D09"/>
     <w:rsid w:val="003F0E1C"/>
     <w:rsid w:val="00400C63"/>
+    <w:rsid w:val="00402CD6"/>
     <w:rsid w:val="00403998"/>
     <w:rsid w:val="00405022"/>
     <w:rsid w:val="00417E33"/>
     <w:rsid w:val="00435193"/>
     <w:rsid w:val="00452614"/>
     <w:rsid w:val="00454567"/>
     <w:rsid w:val="00473EDA"/>
     <w:rsid w:val="004768E7"/>
     <w:rsid w:val="00486E58"/>
     <w:rsid w:val="004B43B9"/>
     <w:rsid w:val="004B658F"/>
     <w:rsid w:val="004D7F41"/>
     <w:rsid w:val="004E0596"/>
     <w:rsid w:val="004E1218"/>
     <w:rsid w:val="004E13A5"/>
     <w:rsid w:val="004E44AC"/>
     <w:rsid w:val="00513FFC"/>
     <w:rsid w:val="00544ED1"/>
+    <w:rsid w:val="00566AE9"/>
     <w:rsid w:val="005806E7"/>
     <w:rsid w:val="00584A70"/>
+    <w:rsid w:val="005A3A30"/>
+    <w:rsid w:val="005A5A29"/>
     <w:rsid w:val="005D0F62"/>
     <w:rsid w:val="005E41BA"/>
     <w:rsid w:val="005E5A37"/>
     <w:rsid w:val="005F50A7"/>
     <w:rsid w:val="006103A9"/>
     <w:rsid w:val="006118F8"/>
     <w:rsid w:val="006323EC"/>
     <w:rsid w:val="00643190"/>
     <w:rsid w:val="0066588F"/>
+    <w:rsid w:val="0068122F"/>
     <w:rsid w:val="006921D5"/>
     <w:rsid w:val="006A235A"/>
     <w:rsid w:val="006C2C0F"/>
     <w:rsid w:val="006F5A2E"/>
+    <w:rsid w:val="0071365E"/>
     <w:rsid w:val="0072388D"/>
     <w:rsid w:val="00776B59"/>
     <w:rsid w:val="00793C1E"/>
     <w:rsid w:val="007B7392"/>
     <w:rsid w:val="007C5772"/>
     <w:rsid w:val="007D568C"/>
     <w:rsid w:val="00801742"/>
     <w:rsid w:val="00806B0D"/>
     <w:rsid w:val="00806CED"/>
     <w:rsid w:val="00817E04"/>
     <w:rsid w:val="00820FD1"/>
     <w:rsid w:val="00853D6D"/>
     <w:rsid w:val="00887143"/>
+    <w:rsid w:val="00887CED"/>
     <w:rsid w:val="008A06DC"/>
     <w:rsid w:val="008A13D5"/>
     <w:rsid w:val="008A7380"/>
+    <w:rsid w:val="008A7A03"/>
+    <w:rsid w:val="008D5127"/>
     <w:rsid w:val="008E5030"/>
     <w:rsid w:val="008F225E"/>
     <w:rsid w:val="00935C57"/>
     <w:rsid w:val="00943558"/>
     <w:rsid w:val="00952599"/>
     <w:rsid w:val="0095359B"/>
+    <w:rsid w:val="00960448"/>
     <w:rsid w:val="009A3330"/>
     <w:rsid w:val="009D0B6E"/>
     <w:rsid w:val="009F7AEF"/>
     <w:rsid w:val="00A226FD"/>
     <w:rsid w:val="00A2522A"/>
     <w:rsid w:val="00A5432A"/>
     <w:rsid w:val="00A55800"/>
     <w:rsid w:val="00A663DF"/>
     <w:rsid w:val="00A7074F"/>
     <w:rsid w:val="00A76CB0"/>
     <w:rsid w:val="00A818B3"/>
+    <w:rsid w:val="00AA486E"/>
     <w:rsid w:val="00AB08E4"/>
     <w:rsid w:val="00B1129C"/>
+    <w:rsid w:val="00B14E69"/>
     <w:rsid w:val="00B637BC"/>
     <w:rsid w:val="00B652DF"/>
     <w:rsid w:val="00B7282B"/>
     <w:rsid w:val="00B972B2"/>
     <w:rsid w:val="00BE5EE2"/>
     <w:rsid w:val="00C4341F"/>
     <w:rsid w:val="00CC64E3"/>
     <w:rsid w:val="00CD1016"/>
     <w:rsid w:val="00CD1067"/>
     <w:rsid w:val="00CD55D8"/>
     <w:rsid w:val="00CF605A"/>
+    <w:rsid w:val="00D25F18"/>
     <w:rsid w:val="00D65C51"/>
     <w:rsid w:val="00D83B8A"/>
     <w:rsid w:val="00DA7E18"/>
     <w:rsid w:val="00DC2DCC"/>
     <w:rsid w:val="00DC5078"/>
     <w:rsid w:val="00DC5EDA"/>
     <w:rsid w:val="00DD194C"/>
     <w:rsid w:val="00DD38F7"/>
     <w:rsid w:val="00DF1A83"/>
+    <w:rsid w:val="00DF23C7"/>
+    <w:rsid w:val="00DF2EAD"/>
+    <w:rsid w:val="00E45603"/>
+    <w:rsid w:val="00E627FC"/>
     <w:rsid w:val="00E678E8"/>
+    <w:rsid w:val="00E81443"/>
     <w:rsid w:val="00EC5ED4"/>
     <w:rsid w:val="00EE1FE6"/>
     <w:rsid w:val="00EF02FD"/>
     <w:rsid w:val="00EF5D71"/>
     <w:rsid w:val="00F137B5"/>
     <w:rsid w:val="00F362A7"/>
     <w:rsid w:val="00F4766C"/>
     <w:rsid w:val="00F67DC9"/>
     <w:rsid w:val="00F76ECA"/>
     <w:rsid w:val="00FB1E8C"/>
     <w:rsid w:val="00FC40EC"/>
     <w:rsid w:val="00FD09A4"/>
     <w:rsid w:val="00FD5375"/>
     <w:rsid w:val="00FF1489"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0729A157"/>
   <w15:docId w15:val="{9B27CA48-426B-4D31-8533-C3B0E26399AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4829,51 +4671,51 @@
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5114,50 +4956,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5ED4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001A0125"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="50" w:line="240" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
@@ -5467,50 +5314,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractText">
     <w:name w:val="Abstract Text"/>
     <w:link w:val="AbstractTextChar"/>
     <w:rsid w:val="00EC5ED4"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Para">
     <w:name w:val="Para"/>
     <w:link w:val="ParaChar"/>
+    <w:qFormat/>
     <w:rsid w:val="00EC5ED4"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:ind w:firstLine="170"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ParaNoInd">
     <w:name w:val="ParaNoInd"/>
     <w:basedOn w:val="Para"/>
     <w:link w:val="ParaNoIndChar"/>
     <w:rsid w:val="00EC5ED4"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5ED4"/>
@@ -6453,63 +6301,123 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="para-firstChar"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="009D0B6E"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="paraChar0">
     <w:name w:val="para Char"/>
     <w:basedOn w:val="ParaChar"/>
     <w:link w:val="para1"/>
     <w:rsid w:val="004E0596"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
+    <w:name w:val="Affiliation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14E69"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman" w:cs="Arial"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
+    <w:name w:val="Abstract"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14E69"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B14E69"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referenceitem">
+    <w:name w:val="Reference item"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00887CED"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="397" w:hanging="397"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman" w:cs="Minion Pro"/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1145/800057.808665" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1145/800057.808665" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1145/800057.808665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1825-0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emailaddress@email.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Telmen\Desktop\SEAS%20Journal\cabios_word_temp\MS%20Word%20Template%20Bioinformatics.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6775,94 +6683,97 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F19A8D0-9546-4BB8-B9B9-50A3008434BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>MS Word Template Bioinformatics</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>13453</Characters>
+  <Pages>4</Pages>
+  <Words>2103</Words>
+  <Characters>11990</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>112</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>bio</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NISPL</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15782</CharactersWithSpaces>
+  <CharactersWithSpaces>14065</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>bio</dc:title>
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Client">
     <vt:lpwstr>oup</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MTWinEqns">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AdHocReviewCycleID">
     <vt:i4>-278729539</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_EmailSubject">
     <vt:lpwstr>MS Word Template query</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmail">
     <vt:lpwstr>Bioinformatics@editorialoffice.co.uk</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Bioinformatics Editorial Office</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GrammarlyDocumentId">
+    <vt:lpwstr>6016cdf7-cce8-463e-b547-133cd02595c3</vt:lpwstr>
+  </property>
 </Properties>
 </file>